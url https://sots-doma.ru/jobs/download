--- v0 (2026-05-16)
+++ v1 (2026-09-20)
@@ -830,59 +830,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>нитель</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BF3E2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BF3E2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ные</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BF3E2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> пожелания к кандида</w:t>
-[...7 lines deleted...]
-              <w:t>туре работника</w:t>
+              <w:t xml:space="preserve"> пожелания к кандидатуре работника</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00BF7599" w:rsidRPr="00BF3E2C" w:rsidRDefault="00BF7599">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00BF7599" w:rsidRPr="00BF3E2C" w:rsidRDefault="00BF7599">
@@ -1847,2014 +1839,1342 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> шоссе, д. 31, корп. 2, тел.: 8-495-753-13-00</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00BF7599" w:rsidRPr="00BF3E2C" w:rsidRDefault="00BF7599">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF7599" w:rsidTr="00BF3E2C">
+      <w:tr w:rsidR="0095181E" w:rsidTr="00BF3E2C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF7599" w:rsidRDefault="00BF7599">
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF7599" w:rsidRDefault="00BF7599">
+          <w:p w:rsidR="0095181E" w:rsidRPr="00C91AB5" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Рабочий по комплексному обслуживанию и ремонту зданий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1346" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0095181E" w:rsidRPr="005F4985" w:rsidRDefault="005F4985" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1262" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1631" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Постоянно</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="004E3906" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>70</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">000 до </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+            <w:r w:rsidR="0095181E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Нормальная</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>продолжитель</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BF3E2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ность</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> рабочего времени</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9-00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0095181E" w:rsidRPr="00C91AB5" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>18-00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2078" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0095181E" w:rsidRPr="00C91AB5" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>сновно</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> обще</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>образовани</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>краткосрочн</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ое</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>обучени</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>е</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C91AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="081131"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или инструктаж</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0095181E" w:rsidRPr="0095181E" w:rsidRDefault="005F4985" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Опыт работы с пожилыми людьми</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="0095181E" w:rsidRDefault="0095181E" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>соответст</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BF3E2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>вии</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с Трудовым кодексом РФ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00573771" w:rsidRPr="00573771" w:rsidRDefault="00573771" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005F4985" w:rsidTr="00BF3E2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Культорганизатор</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRPr="005F4985" w:rsidRDefault="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Экономист</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1346" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF7599" w:rsidRDefault="00BF7599">
-[...21 lines deleted...]
-          <w:p w:rsidR="00BF7599" w:rsidRPr="0095181E" w:rsidRDefault="005F4985">
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRPr="005F4985" w:rsidRDefault="005F4985">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF7599" w:rsidRDefault="00BF7599">
-[...35 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRPr="005F4985" w:rsidRDefault="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1631" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF7599" w:rsidRDefault="00BF7599">
-[...21 lines deleted...]
-          <w:p w:rsidR="00BF7599" w:rsidRDefault="00682C6C">
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Постоянно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF7599" w:rsidRDefault="004E3906" w:rsidP="004E3906">
-[...49 lines deleted...]
-              <w:t>00</w:t>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="004E3906" w:rsidRDefault="004E3906">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E3906" w:rsidRDefault="004E3906">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>120000</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="004E3906" w:rsidRPr="004E3906" w:rsidRDefault="004E3906">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>до 140000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF7599" w:rsidRDefault="00C91AB5">
+          <w:p w:rsidR="004E3906" w:rsidRDefault="004E3906">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985" w:rsidP="00BF3E2C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Нормальная</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>продолжитель</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00BF3E2C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> рабочего времени</w:t>
+              <w:t>-н</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ость рабочего времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF7599" w:rsidRDefault="00BF7599">
-[...21 lines deleted...]
-          <w:p w:rsidR="00BF7599" w:rsidRDefault="00682C6C">
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985" w:rsidP="00142D4F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9-00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF7599" w:rsidRDefault="00BF7599">
-[...21 lines deleted...]
-          <w:p w:rsidR="00BF7599" w:rsidRPr="00C91AB5" w:rsidRDefault="00C91AB5">
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRDefault="005F4985" w:rsidP="00142D4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005F4985" w:rsidRPr="00C91AB5" w:rsidRDefault="005F4985" w:rsidP="00142D4F">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>18-00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2078" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF7599" w:rsidRPr="005F4985" w:rsidRDefault="005F4985" w:rsidP="0095181E">
-[...1476 lines deleted...]
-          </w:tcPr>
+          <w:p w:rsidR="00573771" w:rsidRDefault="00573771" w:rsidP="005F4985">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w:rsidR="005F4985" w:rsidRPr="005F4985" w:rsidRDefault="005F4985" w:rsidP="005F4985">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F4985">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>В</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005F4985">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -4103,136 +3423,52 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00BF7599" w:rsidRDefault="00BF7599">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00BF7599" w:rsidRDefault="00BF7599">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...84 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:sectPr w:rsidR="00BF7599">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4247,50 +3483,51 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF7599"/>
     <w:rsid w:val="004E3906"/>
     <w:rsid w:val="00544BC1"/>
+    <w:rsid w:val="00573771"/>
     <w:rsid w:val="005F4985"/>
     <w:rsid w:val="00682C6C"/>
     <w:rsid w:val="0095181E"/>
     <w:rsid w:val="00BF3E2C"/>
     <w:rsid w:val="00BF7599"/>
     <w:rsid w:val="00C91AB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -5290,67 +4527,67 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1880</Characters>
+  <Pages>2</Pages>
+  <Words>273</Words>
+  <Characters>1562</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2205</CharactersWithSpaces>
+  <CharactersWithSpaces>1832</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PSE</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>